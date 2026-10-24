--- v3 (2026-08-16)
+++ v4 (2026-10-24)
@@ -12,19940 +12,18942 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="57A749C9" w14:textId="7F8041A5" w:rsidR="00593493" w:rsidRPr="00593493" w:rsidRDefault="00593493" w:rsidP="00C71514">
-[...55 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="PlainTable41"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-270" w:type="dxa"/>
+        <w:tblStyle w:val="PlainTable4"/>
+        <w:tblW w:w="14488" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4589"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="13"/>
+        <w:gridCol w:w="1439"/>
+        <w:gridCol w:w="4402"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2966"/>
+        <w:gridCol w:w="1085"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="1677"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="2854"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="22"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="289A2745" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="00315216" w:rsidRPr="005D4134" w14:paraId="4052D53B" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:wAfter w:w="39" w:type="dxa"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="522"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14466" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE7EA"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="263D4502" w14:textId="3E0620F2" w:rsidR="00315216" w:rsidRPr="00250B62" w:rsidRDefault="00315216" w:rsidP="00555CB6">
+            <w:pPr>
+              <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Primary Care Alberta  – Screen Test</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00250B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has two mobile trailers bringing screening mammograms to women in 120 communities in rural Alberta.</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3C43" w:rsidRPr="00250B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00250B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Call </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1-800-667-0604</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00250B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or visit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>screeningforlife.ca/breast/screen-test-mobile-clinics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00250B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to find out when the mobile is coming to your area.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F9DAFC" w14:textId="72653E6F" w:rsidR="00EC01C6" w:rsidRPr="005D4134" w:rsidRDefault="00EC01C6" w:rsidP="0033607A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="C5006E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="289A2745" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="14798" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="14466" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6436E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47C696F6" w14:textId="77777777" w:rsidR="00593493" w:rsidRPr="00593493" w:rsidRDefault="00593493" w:rsidP="00593493">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="47C696F6" w14:textId="35D8A3DE" w:rsidR="004448D5" w:rsidRPr="00CB65CB" w:rsidRDefault="004448D5" w:rsidP="001C0D73">
+            <w:pPr>
+              <w:pStyle w:val="AreaHeading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB65CB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>EDMONTON AREA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="531E420E" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="7738BE11" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7274E6DD" w14:textId="4669097F" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Devon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7293D829" w14:textId="2AED7381" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Devon X-Ray Clinic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD8A1F8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102, 106 Erie Street South </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6B3D66" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T9G 1A7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1F3244" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 987 – 3900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD84E18" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>devonxray.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="60CF5732" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C5BF96" w14:textId="469E2B79" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E079BA" w14:textId="58C09FF8" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alberta Health Services – Screen Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAAAF9B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>311 Kingsway Mall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C58A0B7" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T5G 3A6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1532" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1A6EA2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>780 – 643 – 4678</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2867" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="34133B1B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.screeningforlife.ca/screentest</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>screeningforlife.ca/screentest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="216BA47B" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2DC4B08F" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A64E86" w14:textId="3CF68EBC" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D50F195" w14:textId="753B2278" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada Diagnostic </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Centres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Breast Centre Radiology </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7550A17D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">7121 – 109 Street NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC3CEEA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T6G 1B9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1532" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE5DD40" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>780 – 434 – 9147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2867" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6585A5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.canadadiagnostics.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="13C161E4" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="6F4F2AAF" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E12DDC0" w14:textId="59CE8A9A" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB61877" w14:textId="083D9892" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada Diagnostic </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Centres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Ellerslie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD5881C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>632 – 91 Street SW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67352DDD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T6X 0E4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1532" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2D583D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>780 – 341 – 6020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2867" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9F1E03" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.canadadiagnostics.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="3E00973C" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="47031FCC" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FAC135" w14:textId="63A81AA6" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B25745C" w14:textId="73AE68E3" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada Diagnostic </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Centres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00593493">
-[...159 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – MIRA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EDBFC4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>103, 11910 – 111 Avenue NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="291E1A91" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T5G 0E5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EDE361" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 452 – 9711  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B38A447" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.guardianradiology.com</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="6C5518B5" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="622B77BC" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC61C41" w14:textId="431330F0" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE7A428" w14:textId="77DAB7B2" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada Diagnostic </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Centres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00593493">
-[...141 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – North Town</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A918493" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>134, 9450 – 137 Avenue NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BD6125" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5E 6C2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6744C2F2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 478 – 7221 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F7BD71" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.canadadiagnostics.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="4FB4C658" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="246C911D" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F88867E" w14:textId="524950D6" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="389D3F6A" w14:textId="79F6E3A7" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada Diagnostic </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Centres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00593493">
-[...141 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Rabbit Hill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0396905D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5131 Mullen Road</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5420A49F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6R 0S9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035837CA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 341 – 6006 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A60F38E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.canadadiagnostics.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="192FB985" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2CCE2A98" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA12A99" w14:textId="61AEFFED" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7407C90B" w14:textId="50CFC40E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada Diagnostic </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00593493">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Centres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00593493">
-[...140 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Westgate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B89E15" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>172, 17010 – 90 Avenue NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06223C0E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T5T 1L6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A66981C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 484 – 1672 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE65EC2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.canadadiagnostics.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="06D3F97D" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="4B78473B" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...175 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2877AA45" w14:textId="119D0D4E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C44D545" w14:textId="13AE802B" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Glenwood Radiology – Chappelle Crossing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B69FEA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6403 Cartmell Place SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F727D67" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6W 4V4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36419EB4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 540 - 9066 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E722168" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.canadadiagnostics.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>glenwoodradiology.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="6F5FD5DD" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2B4816D2" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...94 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E693392" w14:textId="51141385" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Edmonton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...72 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605181F7" w14:textId="3CAB9B14" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Glenwood Radiology – North Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F3D146" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5348 Admiral Girouard St NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11352861" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5E 6Z7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5ADDE4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 784 – 1660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFF46B4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.canadadiagnostics.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>glenwoodradiology.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="0049DA5F" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="4ED669C5" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...149 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5251A132" w14:textId="0A3DB946" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A04F4F" w14:textId="606D0B26" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glenwood Radiology – West </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0F3516" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>107, 16028 – 100A Avenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD42204" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T5P 0M1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E29BF95" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 705 – 9982</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A77F95" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.devonxray.com</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>glenwoodradiology.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="4340BD01" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1252C315" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...154 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEC1C8D" w14:textId="7CF971BE" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edmonton   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A480F6" w14:textId="08CF25DC" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insight Medical Imaging – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Castledowns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF42167" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15309 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Castledowns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D6A84E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5X 6C3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A038CC7" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 457 – 4070 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="553CA354" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...724 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="126D55BF" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1984EA6C" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8636B5" w14:textId="088D7286" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C12AFE2" w14:textId="48A419FF" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Insight Medical Imaging – Grange</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F22DDE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2460 Guardian Road NW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7BD386" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T5T 1K8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1532" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056E6BA3" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>780 – 486 – 8132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2867" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="78240947" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="19A17E9C" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="57DDA160" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AE7C2B" w14:textId="356F32C1" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B21EE01" w14:textId="7A31559E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Insight Medical Imaging – Heritage </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB45BC0" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2049 – 111 Street NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7DBC5F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T6J 4V9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1532" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B072E9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">780 – 438 – 0547 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2867" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="09352BCA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="5CC041B2" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="57C14FB0" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40340BDB" w14:textId="05FAF92C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C84B42B" w14:textId="51DDAC9E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Insight Medical Imaging – Hermitage </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A00BCB9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">12779 – 50 Street NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A1A52B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T5A 4L8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1532" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4A4CCB" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">780 – 475 – 1866 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2867" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1070F059" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="1A8EA215" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5A020A02" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30793DEF" w14:textId="0835C569" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1AE61C" w14:textId="3C47FB1C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Insight Medical Imaging – Harvest Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FA8B79" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>120 Watt Common SW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2C7171" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T6X 1X2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1532" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7008CE52" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>780 – 486 – 7954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2867" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE00A90" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Times New Roman"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="16A7327A" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="269225EA" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...154 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="266C808A" w14:textId="11E2F802" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B46C472" w14:textId="46BEF291" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Insight Medical Imaging – Lendrum Women’s Imaging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EB1B77" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10381 – 51 Avenue NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="115E3348" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6H 0K4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E21EC8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 434 – 9171 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC3BF64" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="48435B20" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="415689B2" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...92 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B456B6D" w14:textId="4B51144E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Edmonton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...89 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC53987" w14:textId="28FB49A8" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Insight Medical Imaging – Meadowlark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3CE0BC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">156 Street – 87 Avenue NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1D11FA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5R 5W9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C474ADD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 489 – 8430 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="260FA5C0" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="20CBCCD1" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="6D8C3D9B" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...92 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB5F20F" w14:textId="0084DB4B" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Edmonton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...89 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FED4E6D" w14:textId="4C888728" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insight Medical Imaging – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Millwoods</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE6807E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6466 – 28 Avenue NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BFB506" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6L 6N3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0590A969" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 486 – 8103 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BFC8EF" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="58417D8D" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1726DEDE" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...112 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D30C94" w14:textId="03DD6F64" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Edmonton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...89 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="382459C5" w14:textId="31174C33" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Insight Medical Imaging – Unity Square</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6594BB26" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11560 – 104 Avenue NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="472034B1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5K 2S5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399233E2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 486 – 8102 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DD26D0" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="41F04F21" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="4A3AA73D" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...186 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3870BB6B" w14:textId="61070A12" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4940B44D" w14:textId="04868A35" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Century Park</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5251DD04" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">201, 2377 – 111 Street NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64960E3E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6J 5E5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAD4C0B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 450 – 1500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="724B34EF" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="38EEA649" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="685CC1A5" w14:textId="661A4975" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="472EB716" w14:textId="29C0E6A3" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Imaging Consultants – Gateway </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66329E5B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>107, 6925 Gateway Blvd NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65296EB8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6H 2J1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01897113" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 450 – 1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C38C6B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="462ABD88" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DCFCA1" w14:textId="19810431" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="366E1374" w14:textId="52C5305B" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Heritage Valley Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37ED0B87" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2903 – 119A Street SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E05DB2B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6W 3R2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B5F309" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">825 – 902 – 5077 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C398831" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Times New Roman"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="4C982112" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B2EBF7" w14:textId="058A9ADB" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B5DC73" w14:textId="66BD56AC" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Imaging Consultants – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD72403" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>202, 11010 – 101 Street NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FE137C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5H 4B9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3E548A" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 450 – 1500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="083DF978" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r w:rsidRPr="00593493">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="3A9DDA35" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2408529E" w14:textId="316368E0" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03399D63" w14:textId="3A067020" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Lakewood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54579D61" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>201, 7319 – 29 /Avenue NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="112B6FA4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6K 2P1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6695B5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 450 – 9729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8A2442" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="0343F3D5" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C07DDC5" w14:textId="4DBB1E62" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C9021D" w14:textId="14DCF74C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Manning Town Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E62EABA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15425 – 37 Street NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B95EAA8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5Y 0S5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6157F516" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 567 – 0537</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="066246D4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Times New Roman"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="236B7A7D" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8DBE01" w14:textId="1E897A9B" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EDEA6C" w14:textId="111E2568" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Namao 160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22472C59" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>209, 15961 – 97 Street NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A88658C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5X 0C7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAC616E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 450 – 1500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5922B44B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2BE08033" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA6DCE8" w14:textId="1B316075" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edmonton </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D46CDB2" w14:textId="4FC3191A" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Terra Losa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="504E2005" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9566 – 170 Street NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1255CA95" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5T 5R5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00496304" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 450 – 1500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A683C5D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="58EA21DE" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D1BCBA" w14:textId="504E1B4E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA2E026" w14:textId="40BB7058" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Windermere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="297E09FE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">201, 6103 Currents Drive NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2BE824" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6W 2Z4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32759FF2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 450 – 1500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6585CBD9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="31BA8436" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="687682FA" w14:textId="5F7A5F05" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="292219EA" w14:textId="42AFAC6C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medicine Place Imaging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C48FECD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13514 – 97 Street NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0815D8CA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5E 4E2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="492A6000" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 540 – 7715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B1B6B0" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>medicineplace.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="111F5922" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476E3834" w14:textId="749C1AEE" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6ED246" w14:textId="6D35E3BA" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Raydius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medical Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4585AC48" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">160 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Millbourne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Shopping Centre NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B9EAFB" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T6K 3L6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247857C2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 760 – 1933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CB6646" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>raydius.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="27F930E5" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1507E200" w14:textId="23C20DAE" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edmonton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAB2EB0" w14:textId="68F834A1" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>The X-Ray Clinic at Northgate Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="142AFEC4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2018, 9499 – 137 Avenue NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0F551F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T5E 5R8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4174EE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 476 – 9729 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="132FB32B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>thexrayclinic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5767BD89" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7DD65C" w14:textId="6693915E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fort Saskatchewan </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD5847B" w14:textId="35DD8D2D" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Southpointe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23481A82" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">115, 9332 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Southfort</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Drive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="135535BA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T8L 0C5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FADE29" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 450 – 1500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2129B093" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="7EEBD2B6" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C907358" w14:textId="463CB617" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Fort Saskatchewan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DF0B35" w14:textId="7D316F86" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ross Creek Medical Imaging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BDD350" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>103, 10101 – 86th Avenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C8D246" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T8L 4P4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B377703" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 998 – 9739</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DD6EAE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>rosscreekxray.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="3E818F3C" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAF0D6C" w14:textId="22225C43" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Leduc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FF9797" w14:textId="760CA1FB" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Leduc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63673EEA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1, 5201 – 50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="226B80DF" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T9E 6T4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="113BBA70" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 612 – 5134 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6C22D8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>guardianradiology.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="3FB4DD0A" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EF3CCF" w14:textId="1B3A29E5" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Leduc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B60D7AD" w14:textId="5B482639" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insight Medical Imaging – Leduc </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3ECA63" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5307 – 50 Avenue </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13980C11" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T9E 6T2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B13B4FA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 486 – 8104 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E12BBA1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="7A3F8859" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="6FBD75E8" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCC9271" w14:textId="2165E878" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sherwood Park</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1890A266" w14:textId="149463FD" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sherwood Park</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB2EDC1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>114, 80 Chippewa Road</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="625D9FC2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T8A 4W6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC6CB1D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 467 – 2773 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="316AF81E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2802FEA9" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...190 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9768ED" w14:textId="5D9418DC" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sherwood Park  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52612B68" w14:textId="50F25443" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insight Medical Imaging – Sherwood Park </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CB24CC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">136 Athabascan Avenue </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7819DA7F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T8A 4E3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E03878" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 464 – 1515 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE310A9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="13B444FC" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5A7E4CDE" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...189 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E627D1" w14:textId="158AA4E3" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sherwood Park</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F05604" w14:textId="306B569A" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medical Imaging Consultants – Synergy Wellness Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="402088E8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">109, 501 Bethel Drive </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62182CB1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T8H 0N2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54776CC6" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 450 – 1500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0494C60B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="784303CB" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2F563C" w14:textId="02E460B3" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Spruce Grove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A57B551" w14:textId="20BF83C8" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Glenwood Radiology – Spruce Grove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D3C801" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>212, 20 Westwind Drive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="310AEA0D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T7X 0Y5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC1CD4B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">587 – 461 – 2221 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ED5E2F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>glenwoodradiology.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="446376D1" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A9BC71" w14:textId="0E5E6A67" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Spruce Grove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF570F7" w14:textId="1F98DED8" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Insight Medical Imaging – Spruce Grove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFB9511" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107, 505 Queen Street </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="034ADB94" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T7X 2V2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D663BA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 962 – 0297 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BCC1CB" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="401ADB5E" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1D0BEEF3" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...190 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDB335A" w14:textId="5724ADD0" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>St. Albert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D2033F" w14:textId="098BAF92" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Imaging Consultants – Sturgeon </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D36121" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>110, 625 St. Albert Trail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D854ACA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T8N 3L3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D92F29D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 450 – 1500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="29723299" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mic.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="43B25501" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EA99C3" w14:textId="352CDE7A" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>St. Alberta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDAB22C" w14:textId="6239A137" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Insight Medical Imaging – St. Albert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F23047" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>110 Neil Ross Road</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFB18C4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T8N 7W1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F205F3" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 438 – 3802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DB0096" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00593493">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC520F" w:rsidRPr="005D4134" w14:paraId="71E3F5ED" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="328535F3" w14:textId="77777777" w:rsidR="00EC520F" w:rsidRPr="002C5B98" w:rsidRDefault="00EC520F" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13049" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EFDC52" w14:textId="3AA6F802" w:rsidR="00EC520F" w:rsidRPr="002158D9" w:rsidRDefault="00EC520F" w:rsidP="00A82244">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="1532"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2F35CEDD" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14488" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6436E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515E7185" w14:textId="4DE3B51D" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00CB65CB">
+            <w:pPr>
+              <w:pStyle w:val="AreaHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C6196">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CALGARY AREA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="07BDC4AF" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4F3ADD" w14:textId="34775DD9" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Airdrie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1E5C7A" w14:textId="66A26024" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFW Radiology – Airdrie </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CE8192" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">204, 836 – 1 Avenue NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6757F26F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T4B 0V2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FC6856" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 541 – 1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="753B872D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>efwrad.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5062D147" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DD5015" w14:textId="62582DBD" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Airdrie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="162F2074" w14:textId="6BC529B1" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pureform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diagnostic Imaging – Airdrie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FCC26E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20, 105 Main Street N </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="563F873B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T4B 0R3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E33CA5C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 726 – 9729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E702CB" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mypureform.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C003C" w:rsidRPr="00593493" w14:paraId="4F9E005D" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="144A8DD9" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5252613D" w14:textId="6BDF98AE" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A037F16" w14:textId="4DFBDCCC" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Beam Radiology – Trinity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="732F5737" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">340 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Na’a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Common SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63774810" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3H 6A3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72148086" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>587 – 885 – 2988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="17939868" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>beamradiology.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="773F60B7" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB932D6" w14:textId="7BF13010" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B307CED" w14:textId="40BEA47D" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CGA Medical Imaging - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Westwinds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E354153" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">140, 4774 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Westwinds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Drive NE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF6B992" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3J 0L7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D39FF63" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">587 – 623 – 0900 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="350761CA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>cgami.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="54025EDD" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58103EF6" w14:textId="6ECDC288" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556E409E" w14:textId="43F2E38C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Chinook</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B1DC39" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1, 6020 – 1A Street SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F08D628" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2H 0G3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="710C9791" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 253 – 4666 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1F8A1E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="195E38E4" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4528331C" w14:textId="66ACCAD3" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FE2670" w14:textId="617E4BA0" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Glenmore Landing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="261594F2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D270, 1600 – 90 Avenue SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0226789B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2V 5A8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18ED92AD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 252 – 5882 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D20AB72" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5464C0FC" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539614B9" w14:textId="0DEDDE64" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB93BB3" w14:textId="3B3DF969" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Pacific Place</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="333416B3" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>959, 999 – 36 Street NE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F8C9B8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2A 7X6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085F98F3" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 215 – 2900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="567B547A" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="72E4483D" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="176C0868" w14:textId="79795EB8" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384C5645" w14:textId="3B250CE2" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Savanna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63965CEC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8130, 5850 – 88 Avenue NE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE7A345" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3J 0Z7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="006F7579" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 212 – 7650 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFA498B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="11C8C087" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D74FEA0" w14:textId="4033A21E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB4434C" w14:textId="7A98A814" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sunridge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30868D42" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3, 2675 – 36 Street NE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="717D4CA9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T1X 6H6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF2E661" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 291 – 3315 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="777D0228" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="33DC5923" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5309BA54" w14:textId="17DF3AAF" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8EC898" w14:textId="784D92E8" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Symons Valley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B248FC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32, 12192 Symons Valley Road NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AA92C3" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3P 0A3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CD10B0" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 212 – 5640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="11062594" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1F06336B" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A801815" w14:textId="69DB009F" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27545A4D" w14:textId="043FB143" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Westhills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A18F37E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>200A Stewart Green SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D7CB43" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3H 3C8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559DABCB" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 685 – 6175 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD47E83" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="55E8F905" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370C22A4" w14:textId="11B3C4AF" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEF62D1" w14:textId="61272D92" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Women’s Imaging Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AEC8B0" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 Richard Way SW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5605A980" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3E 7M9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32447057" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 685 – 3123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="06967A92" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="174DAA3E" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B95CC16" w14:textId="388D16C9" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A627AE" w14:textId="511E1EF0" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Canadian Radiology Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="324D2982" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">530, 6520 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Falconridge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Boulevard NE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE7689B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2L 1N1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA4DB18" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 475 – 3800 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E763149" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>crcentre.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="7D85F4E0" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="251EF31A" w14:textId="17AFF31D" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1988D595" w14:textId="54A04FB7" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>EFW Radiology – Advanced Medical Imaging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31766C6D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100, 2000 Veteran’s Place NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B33600" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3B 4N2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732B58F7" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 541 – 1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6100FA0F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>efwrad.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="7F71B655" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42080504" w14:textId="540E6E0F" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17103701" w14:textId="07682960" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFW Radiology – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Beddington</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Towne Square</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="641ADE21" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200, 8120 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Beddington</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Boulevard NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="278CAF20" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3K 2A8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B273504" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 541 – 1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A29C4DB" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>efwrad.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5E7656B9" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E463FDA" w14:textId="48A11D13" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486CE499" w14:textId="6955DE83" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>EFW Radiology – Seton Clinic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="148A9607" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>212, 3883 Front Street SE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="592D888B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3M 2J6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DC161C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 541 – 1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1049134E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>efwrad.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="7176E73D" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DE6B51" w14:textId="67E543C2" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE9EAAB" w14:textId="285B0513" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFW Radiology – Southport Atrium </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DC9ECE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A8, 10333 Southport Road SW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E6D62E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2W 3X6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B385B1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 541 – 1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="121CAF1F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>efwrad.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="0203BCBB" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38ED0C86" w14:textId="61654BDB" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79920B17" w14:textId="59DE1C35" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFW Radiology – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Uxborough</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C05BFA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200, 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Uxborough</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78410895" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2N 2V2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F33AC1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 541 – 1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B21FD6B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Times New Roman"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>efwrad.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="7FC03AFE" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E82CC6" w14:textId="061BFD5C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="646BF0A7" w14:textId="0BE26923" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mayfair Diagnostics – Aspen Landing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFC22A5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">105, 339 Aspen Glen Landing SW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EE0EC9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3H 0N6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB9EBA4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D91DC61" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="6781548A" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B91ED9" w14:textId="7AD35C01" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA4269A" w14:textId="6F113207" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mayfair Diagnostics – Beacon Heights</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10698D08" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>440, 12024 Sarcee Trail NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D146EC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3R 0J1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9A6FFF" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC7868B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="35AD0A75" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF6F337" w14:textId="197D8B4D" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67952E5D" w14:textId="08E5ABA8" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayfair Diagnostics – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Castleridge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Plaza </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="612085C4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20, 55 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Castleridge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Boulevard NE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="417FCC89" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3J 3J8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED66A5A" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BADC94" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2E7A03AB" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468B1119" w14:textId="0055C30C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A770B89" w14:textId="06E627A1" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayfair Diagnostics – The Core </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54026939" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>417, 751 – 3 Street SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="370B24C9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2P 4K8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418F05F7" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E4B17E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="72A960C3" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACF6EA5" w14:textId="75284E11" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EB893F" w14:textId="25CDFF7F" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mayfair Diagnostics – Coventry Hills Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFCEC5B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">457, 130 Country Village Road NE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1014FBAC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3K 6B8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1007BA46" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1381B92B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="67DAB3D0" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2745C0D7" w14:textId="2647D08C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F2173E" w14:textId="0756C810" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayfair Diagnostics – Crowfoot Business Centre </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70728FD8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">401, 400 Crowfoot Crescent NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A835FD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3G 5H6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="272C0CD8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF57D74" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="04AF53AA" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5786D5E6" w14:textId="2C186227" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C312940" w14:textId="4DBFF0D4" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mayfair Diagnostics – Mahogany Village</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15084B4D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>230, 3 Mahogany Row SE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="277C8FAE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3M 2T6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A0C4EC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AF9335" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="7A79B8D0" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128F410D" w14:textId="3E7A3D19" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55295A74" w14:textId="55F0D103" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mayfair Diagnostics – Market Mall Professional Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7FE8BC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>333, 4935 – 40 Avenue NW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FCC19B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3A 2N1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="339C0B63" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="046D91A9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="74F8549F" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62014821" w14:textId="7286B422" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB3FB26" w14:textId="38B71083" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayfair Diagnostics – Mayfair Place </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B6B6BF" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">132, 6707 Elbow Drive SW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE6671D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2V 0E3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0E7E48" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="660F5337" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="3A88CD88" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D72143" w14:textId="34B96434" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D34A53" w14:textId="05ADDBD5" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayfair Diagnostics – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Southcentre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mall </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D74804" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">177, 100 Anderson Road SE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA43048" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2J 3V1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DD1D4A" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B95F46" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="399C8B24" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6053596E" w14:textId="4745EF70" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D41B0BA" w14:textId="38A6568E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayfair Diagnostics – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sunpark</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Professional Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C258CA3" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">125, 40 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sunpark</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Plaza SE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76313F4C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2X 3X7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5644CA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A99CEBA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="330BD767" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A9A40A" w14:textId="60FF7FA4" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4592A830" w14:textId="15593096" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mayfair Diagnostics – Sunridge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="264B178D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>150, 3363 – 26 Avenue NE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8AE64" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T1Y 6L4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3036EF8C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 777 – 3000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="469090B2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1F56B011" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6641330E" w14:textId="44D09C41" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="685362FB" w14:textId="387471DE" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mayfair Diagnostics – Westbrook Professional Building</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62092BD8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>200, 1610 – 37 Street SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08766D72" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3C 3P1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4251694F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4841CCB2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="23C69412" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A2D2C2" w14:textId="1207561D" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAD4920" w14:textId="408F61AC" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pureform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diagnostic Imaging – Crowfoot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DB3F5F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">350, 600 Crowfoot Crescent NW </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C926CD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3G 0B4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E2707F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 726 – 9729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0292CC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mypureform.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="4ABB626D" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A0C56F" w14:textId="3E7F4A9C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="142B48F7" w14:textId="47A539A2" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pureform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diagnostic Imaging – MacLeod </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9AD7B6" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>200, 3916 MacLeod Trail SE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1741916C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2G 2R5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4974AB5C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 726 – 9729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDEBB12" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mypureform.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="6FCC9C2B" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E66C22" w14:textId="345E25BA" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BBD4FB" w14:textId="6976B40E" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pureform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diagnostic Imaging – South Trail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE64B71" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>519, 4916 – 130 Avenue SE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="276FEA17" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2Z 0G4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7441D6" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 726 – 9729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="060E5B2E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>mypureform.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="23B7ABA1" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4248B69D" w14:textId="1ADA2F5B" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1790211F" w14:textId="6249BF9C" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Radiology Associates – East Hills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5373B6" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>531, 409 East Hills Boulevard SE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B97DB88" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T2A 4A7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCDE165" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 900 – 1122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="544CDC99" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiologyassociatesinc.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="7C01F942" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B567042" w14:textId="3F578748" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Calgary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5840155B" w14:textId="247C9B16" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Saddletown</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Radiology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D80240B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">914 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Saddletowne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Circle NE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A6BF7F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T3J 0H5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0D31B8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">587 – 623 – 6650 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="31393DBB" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>saddletownradiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="6076970B" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B81228" w14:textId="1BEDAB1A" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Canmore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C4605F" w14:textId="2883CF65" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Guardian Radiology - Canmore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B1FF0A" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>112, 1140 Railway Avenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8046CD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T1W 1P4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D28FCA4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 609 – 3337 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3870F512" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>guardianradiology.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="65B0D897" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73890C14" w14:textId="07C9C50A" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chestermere </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408D633A" w14:textId="2E2599C6" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Radiology Associates – Chestermere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2486EF" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>103, 300 Merganser Drive West</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAC487D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T1X 1L6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F65CABC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 900 – 1122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1F7AA5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiologyassociatesinc.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1994DC59" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19933BDD" w14:textId="6298B3C6" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cochrane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C721217" w14:textId="7ABC0185" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayfair Diagnostics – Cochrane </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2CD226" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1123 – 116 Grande Boulevard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="209F4E0A" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T4C 2G4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A818FA1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 777 – 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="776FDD97" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiology.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2C81CD8B" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D604592" w14:textId="1735940A" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>High River</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED60AC9" w14:textId="0EEBF69B" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CGA Medical Imaging – High River</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7468B3A8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>309 – 1 Street SW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="617F393B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T1V 1R3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C388BD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>587 – 623 – 0900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3061A19D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Times New Roman"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>cgami.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="78B63F9E" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EA392B" w14:textId="7D7D06B1" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Okotoks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB7083E" w14:textId="2530BDB3" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada Diagnostic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Okotoks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC3F596" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>141, 31 Southridge Drive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA82C22" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T1S 2N3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B1E3C6" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 995 – 2727 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7C1172" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>canadadiagnostics.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC520F" w:rsidRPr="005D4134" w14:paraId="3182FC4F" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A489209" w14:textId="77777777" w:rsidR="00EC520F" w:rsidRPr="002C5B98" w:rsidRDefault="00EC520F" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13049" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F184DE" w14:textId="77777777" w:rsidR="00EC520F" w:rsidRPr="002158D9" w:rsidRDefault="00EC520F" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="180"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="353CEA62" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14488" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6436E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6714CC79" w14:textId="04E31580" w:rsidR="005C003C" w:rsidRPr="00593493" w:rsidRDefault="005C003C" w:rsidP="00593493">
-[...174 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+          <w:p w14:paraId="09163D5E" w14:textId="64A5DB95" w:rsidR="004448D5" w:rsidRPr="009C6196" w:rsidRDefault="004448D5" w:rsidP="00CB65CB">
+            <w:pPr>
+              <w:pStyle w:val="AreaHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C6196">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NORTHERN ALBERTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="42896852" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A88B739" w14:textId="70C943C8" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Athabasca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3948FE" w14:textId="0F1E5AA9" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspen Diagnostic Imaging </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB21E8D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4, 4907 – 51 Street</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4FD87F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T9S 1E7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61313FD3" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 675 – 1168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="396A6AA1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>aspenimaging.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="14884209" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE273CA" w14:textId="743A3747" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cold Lake   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C73F6B8" w14:textId="36852B7F" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CGA Medical Imaging – Cold Lake</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CCBE04" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101, 2012 – 8 Avenue </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E57FBD4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T9M 1C2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4064D69F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 639 – 0900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="778A6D19" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>cgami.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="446A8EA3" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D01FDB" w14:textId="7867A716" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fort McMurray</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5A00C0" w14:textId="71F3ECCB" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Insight Medical Imaging – Fort McMurray</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DBA967" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1, 606 Signal Road</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC88530" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T9H 4Z4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19AA3C0F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 791 – 1992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CED913" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>x-ray.ca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="71008E3A" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1D3316FF" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...191 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A92570" w14:textId="3B81E06B" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fort McMurray</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EEC9CC" w14:textId="5DD16F56" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Northern Lights Regional Health Centre, Radiology Dept.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C074FE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7 Hospital Street</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6077F8C3" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T9H 1P2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="758F334B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 714 – 5610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AFB803" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.mic.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>albertahealthservices.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="5A19167C" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="1324033C" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...191 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C02A702" w14:textId="008B323B" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grande Prairie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C05E830" w14:textId="354F3DCD" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grande Prairie Regional Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A95215" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11205 – 110 Street</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED4BC5F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T8V 4B1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="624B50BE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 538 – 7682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6566C1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.mic.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>albertahealthservices.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="4CCBA3FD" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="02159736" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...190 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A86E03" w14:textId="7712AE3D" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grande Prairie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679CD7DB" w14:textId="49B87D36" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Peace Diagnostic Imaging – Mammography</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0711DC35" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>108, 9815 – 97 Street</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6066FF24" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T8V 8B9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A56F698" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 532 – 5648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="253F225A" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.mic.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>peacediagnosticimaging.com</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593493" w:rsidRPr="00593493" w14:paraId="6F5CE4F7" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="44E4C5CA" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...211 lines deleted...]
-              <w:r w:rsidRPr="00593493">
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E46CE86" w14:textId="22B34BD4" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grande Prairie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1156B528" w14:textId="205F2CCF" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Shift Imaging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46707E66" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unit 103, 10514 – 67 Avenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC6AB1E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T8W 0K8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269FA5E5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>587 – 495 - 9817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AC0FBE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1911 lines deleted...]
-                  <w:sz w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
-                  <w:u w:val="none"/>
-[...9528 lines deleted...]
-                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>shiftimaging.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6471" w:rsidRPr="004341E0" w14:paraId="139F4A2D" w14:textId="77777777" w:rsidTr="00EA71A4">
-[...109 lines deleted...]
-      <w:tr w:rsidR="004B6471" w:rsidRPr="004341E0" w14:paraId="0C8A4DC2" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2233EE9D" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="14837" w:type="dxa"/>
-[...169 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEAF314" w14:textId="5370D829" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Peace River</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1784A117" w14:textId="0327E0E2" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Peace River Community Health Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5624A680" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Box 400, 10101 – 68 Street </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4634EBC1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T8S 1T6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77452BB1" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 624 – 7518</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AA2AAD" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r w:rsidRPr="004341E0">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.camiscare.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>albertahealthservices.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA71A4" w:rsidRPr="004341E0" w14:paraId="057401A0" w14:textId="77777777" w:rsidTr="00847F89">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="139F4A2D" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14488" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCF1D2E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Times New Roman"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="0C8A4DC2" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14488" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6436E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ED595E" w14:textId="69E052CA" w:rsidR="004448D5" w:rsidRPr="009C6196" w:rsidRDefault="004448D5" w:rsidP="00E15FF3">
+            <w:pPr>
+              <w:pStyle w:val="AreaHeading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C6196">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CENTRAL ALBERTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="75E7A8B4" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A4BF25" w14:textId="50342D78" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Camrose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6413DD53" w14:textId="6DC780CA" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Guardian Radiology - Camrose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="691EA75F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1, 6601 – 48 Avenue </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DADFE90" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T4V 3G8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570BC1B6" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">780 – 672 – 8220 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7913566E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>guardianradiology.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="32F732E0" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="325CEEB4" w14:textId="7CC12CDB" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lloydminster </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="533FED36" w14:textId="4607BFFC" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Guardian Radiology - Lloydminster West</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="567C1924" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4121 – 70 Avenue </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5525364E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T9V 3L9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA13FB5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>780 – 875 – 4600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815AF69" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>guardianradiology.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5BF177ED" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1302E971" w14:textId="19E2CCB7" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Olds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50678C26" w14:textId="658AA5AE" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Central Alberta Medical Imaging Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F78604D" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>240, 6700 – 46 Street</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56093523" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T4H 0A2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4875F4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 755 – 8060 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E1DD3F" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>camiscare.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="50A01731" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA59245" w14:textId="2CD44566" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Red Deer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5992A839" w14:textId="08BC58C1" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central Alberta Medical Imaging Services </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4C6679" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4312 – 54 Avenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C25A1A8" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T4N 4M1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB759EA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 343 – 6172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="07011C1C" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>camiscare.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5CDA3FB1" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E42FB45" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="00594328" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050CEF70" w14:textId="3CAFC5C5" w:rsidR="004448D5" w:rsidRPr="00594328" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4A4CEA" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="00594328" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB44E22" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="00594328" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06263157" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="00594328" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="023F98EC" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Times New Roman"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="5DA07529" w14:textId="77777777" w:rsidTr="007D7E78">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:wAfter w:w="13" w:type="dxa"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...26 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="14466" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6436E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7B6589" w14:textId="77777777" w:rsidR="00EA71A4" w:rsidRPr="004341E0" w:rsidRDefault="00EA71A4" w:rsidP="00407D88">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">587 – 673 – 1727 </w:t>
+          <w:p w14:paraId="3BCA5EB7" w14:textId="3D3E9B08" w:rsidR="004448D5" w:rsidRPr="009C6196" w:rsidRDefault="004448D5" w:rsidP="00E15FF3">
+            <w:pPr>
+              <w:pStyle w:val="AreaHeading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C6196">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SOUTHERN ALBERTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="550CFFD3" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5570D8" w14:textId="00EDD8C3" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medicine Hat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C67025" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="0078485F" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078485F">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BGSA Radiology Inc. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2966" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC91C78" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1854 Southview Drive SE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798C200E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T1A 8L9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB6B937" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 527 – 7334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2854" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...9 lines deleted...]
-              <w:r w:rsidRPr="004341E0">
+          </w:tcPr>
+          <w:p w14:paraId="6FEC3DD5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.camiscare.ca</w:t>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>bgsaradiology.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6471" w:rsidRPr="004341E0" w14:paraId="4959087C" w14:textId="77777777" w:rsidTr="00EA71A4">
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="2CDED6C3" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4589" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="2867" w:type="dxa"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E883780" w14:textId="3FA164EA" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Lethbridge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBF2DC5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiology Associates – Lethbridge  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2966" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="374BE2E4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1122 Scenic Drive South </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FF6648" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T1K 7E5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2303E4" w14:textId="2A91F5B1" w:rsidR="004B6471" w:rsidRPr="004341E0" w:rsidRDefault="004B6471" w:rsidP="004B6471">
-[...5 lines deleted...]
-              <w:r w:rsidRPr="004341E0">
+          <w:p w14:paraId="1B038C89" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>403 – 328 – 1122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="723315F9" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r w:rsidRPr="002158D9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1238 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>radiologyassociatesinc.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="0493569E" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFED090" w14:textId="2DA94811" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Strathmore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE1C07E" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Frontier Diagnostics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2966" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA290D2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>231 – 2 Avenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAA52F2" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T1P 0B3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="203CCAD5" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 983 – 9998 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="573E1AB4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r w:rsidRPr="002158D9" w:rsidDel="000F691F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>www.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>fds.health</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002158D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004448D5" w:rsidRPr="005D4134" w14:paraId="431C8626" w14:textId="77777777" w:rsidTr="007D7E78">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A92A48D" w14:textId="523E780F" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Taber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="236E9C1B" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Radiology Associates – Taber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2966" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65676DD4" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2, 4110 Westview Boulevard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0DBE78" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T1G 0C2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="665102EB" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="005D4134" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4134">
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">403 – 328 – 1122 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE9DEFE" w14:textId="77777777" w:rsidR="004448D5" w:rsidRPr="002158D9" w:rsidRDefault="004448D5" w:rsidP="00B95FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                <w:color w:val="00717C" w:themeColor="text2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r w:rsidRPr="002158D9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Public Sans" w:eastAsia="Calibri" w:hAnsi="Public Sans" w:cs="Calibri"/>
+                  <w:color w:val="00717C" w:themeColor="text2"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>radiologyassociatesinc.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0223EC9A" w14:textId="77777777" w:rsidR="00593493" w:rsidRPr="00593493" w:rsidRDefault="00593493" w:rsidP="00593493">
-[...29 lines deleted...]
-    <w:p w14:paraId="4416B2CE" w14:textId="7B8C6741" w:rsidR="00252E98" w:rsidRDefault="00651298" w:rsidP="00651298">
+    <w:p w14:paraId="4416B2CE" w14:textId="1499408E" w:rsidR="00252E98" w:rsidRPr="00EA0764" w:rsidRDefault="00252E98" w:rsidP="00651298">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="13389"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="27EEFAB7" w14:textId="16150A9C" w:rsidR="00FA09DC" w:rsidRPr="00FA09DC" w:rsidRDefault="00FA09DC" w:rsidP="00FA09DC">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00FA09DC" w:rsidRPr="00FA09DC" w:rsidSect="00593493">
+    <w:sectPr w:rsidR="00252E98" w:rsidRPr="00EA0764" w:rsidSect="00B57FD6">
       <w:headerReference w:type="default" r:id="rId112"/>
       <w:footerReference w:type="even" r:id="rId113"/>
       <w:footerReference w:type="default" r:id="rId114"/>
       <w:headerReference w:type="first" r:id="rId115"/>
       <w:footerReference w:type="first" r:id="rId116"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="1134" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="288" w:right="720" w:bottom="288" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD58423" w14:textId="77777777" w:rsidR="00093E38" w:rsidRDefault="00093E38" w:rsidP="00BB0149">
+    <w:p w14:paraId="688F1988" w14:textId="77777777" w:rsidR="00202A2E" w:rsidRDefault="00202A2E" w:rsidP="00BB0149">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28A8B46D" w14:textId="77777777" w:rsidR="00093E38" w:rsidRDefault="00093E38" w:rsidP="00BB0149">
+    <w:p w14:paraId="4DC0D428" w14:textId="77777777" w:rsidR="00202A2E" w:rsidRDefault="00202A2E" w:rsidP="00BB0149">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Public Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Public Sans SemiBold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-86545367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7FC6FDF3" w14:textId="77777777" w:rsidR="00DD7C0A" w:rsidRDefault="00DD7C0A" w:rsidP="00152A27">
+      <w:p w14:paraId="7FC6FDF3" w14:textId="77777777" w:rsidR="00DD7C0A" w:rsidRDefault="00DD7C0A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
@@ -19987,133 +18989,185 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="503EEE28" w14:textId="77777777" w:rsidR="00B1098B" w:rsidRDefault="00B1098B" w:rsidP="00DD7C0A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04DB2125" w14:textId="44223601" w:rsidR="00DA1480" w:rsidRPr="00D4329A" w:rsidRDefault="00DA1480" w:rsidP="00DA1480">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04DB2125" w14:textId="5EF1410D" w:rsidR="00DA1480" w:rsidRPr="00D4329A" w:rsidRDefault="00DA1480" w:rsidP="00DA1480">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D4329A">
-[...19 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D4329A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 202</w:t>
-[...20 lines deleted...]
-      <w:t>5</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1435"/>
+      <w:gridCol w:w="12955"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A772B6" w14:paraId="56114DD7" w14:textId="77777777" w:rsidTr="00B57FD6">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1435" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6EA1FFA8" w14:textId="59FB5CA3" w:rsidR="00A772B6" w:rsidRPr="00602997" w:rsidRDefault="00A772B6" w:rsidP="00DD7C0A">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="9360"/>
+              <w:tab w:val="right" w:pos="9923"/>
+            </w:tabs>
+            <w:ind w:right="49"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+              <w:color w:val="00717C" w:themeColor="text2"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00602997">
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+              <w:color w:val="00717C" w:themeColor="text2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2025</w:t>
+          </w:r>
+          <w:r w:rsidR="00D000A7" w:rsidRPr="00602997">
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+              <w:color w:val="00717C" w:themeColor="text2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> | </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602997">
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+              <w:color w:val="00717C" w:themeColor="text2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>v6</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12955" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="57D9B568" w14:textId="6389CFFF" w:rsidR="00A772B6" w:rsidRPr="00602997" w:rsidRDefault="00A772B6" w:rsidP="00A772B6">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="9360"/>
+              <w:tab w:val="right" w:pos="9923"/>
+            </w:tabs>
+            <w:ind w:right="49"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00602997">
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>For the most up-to-date information and to map your location to the nearest clinic, visit www.screeningforlife.ca and click on “Where to Get Screened”</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="7BA65A21" w14:textId="2747B442" w:rsidR="006C251A" w:rsidRPr="00DD7C0A" w:rsidRDefault="006C251A" w:rsidP="00DD7C0A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:ind w:right="49"/>
     </w:pPr>
     <w:r w:rsidRPr="00DD7C0A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67746011" wp14:editId="7696488F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67746011" wp14:editId="7696488F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3714115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4858385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="344170" cy="341630"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="1478166050" name="Picture 1478166050" descr="N:\Publications\APPLE Magazine\AHS branding\Logos\Top 100\ct2018_english.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 9" descr="N:\Publications\APPLE Magazine\AHS branding\Logos\Top 100\ct2018_english.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -20138,51 +19192,51 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00DD7C0A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6A94B9" wp14:editId="59D88A4C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6A94B9" wp14:editId="59D88A4C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3613150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>4863465</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="337820"/>
               <wp:effectExtent l="12700" t="5715" r="6350" b="8890"/>
               <wp:wrapNone/>
               <wp:docPr id="394216980" name="Straight Arrow Connector 394216980"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="337820"/>
                       </a:xfrm>
@@ -20208,67 +19262,67 @@
                         </a:ext>
                         <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="13897763" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="225689BB">
+              <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="Straight Arrow Connector 394216980" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:284.5pt;margin-top:382.95pt;width:0;height:26.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHDmeD6gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOGyEQvEfKPyDu8Xi8Wns18ngPdjaX&#10;TWJpNx/QBmYGBWgE2GP/fRr82DwuUZQL4tFdXV1dLB+P1rCDClGja3k9mXKmnECpXd/yb69PHx44&#10;iwmcBINOtfykIn9cvX+3HH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjh47DBYSHUNfyQAjoVtT&#10;zabTeTVikD6gUDHS7eb8yFcFv+uUSF+7LqrETMuJWyprKOsur9VqCU0fwA9aXGjAP7CwoB0VvUFt&#10;IAHbB/0HlNUiYMQuTQTaCrtOC1V6oG7q6W/dvAzgVemFxIn+JlP8f7Diy2HttiFTF0f34p9RfI/M&#10;4XoA16tC4PXkaXB1lqoafWxuKfkQ/Taw3fgZJcXAPmFR4dgFmyGpP3YsYp9uYqtjYuJ8Kej27m7x&#10;MCtzqKC55vkQ0yeFluVNy2MKoPshrdE5miiGulSBw3NMmRU014Rc1OGTNqYM1jg2Uol6cc+ZALJX&#10;ZyDR1npJqK4vMBGNljklJ8fQ79YmsAOQYe7X8/niyu2XsFxvA3E4x5Wns5UC7p0stQcF8qOTLBX5&#10;HLmfZzJWSc6Mos+SdyUygTZ/E0l9GpdJqmLsS/PXKWTLx2aH8rQNWZR8ItMUeS4Gz678+Vyi3r7h&#10;6gcAAAD//wMAUEsDBBQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqGOqhiZkUyGkUiFxobSH3tx4m0TE6yh22vD3GHGA4+yMZt8Uq8l24kyDbx0j&#10;qFkCgrhypuUaYfexvluC8EGz0Z1jQvgiD6vy+qrQuXEXfqfzNtQilrDPNUITQp9L6auGrPYz1xNH&#10;7+QGq0OUQy3NoC+x3HbyPklSaXXL8UOje3puqPrcjhZhvk9fX8a5P4TTRqn9uPap2rwh3t5MT48g&#10;Ak3hLww/+BEdysh0dCMbLzqERZrFLQHhIV1kIGLi93JEWKpMgSwL+X9D+Q0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHDmeD6gEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" strokecolor="#5c6670" strokeweight=".25pt"/>
+            <v:shape id="Straight Arrow Connector 394216980" style="position:absolute;margin-left:284.5pt;margin-top:382.95pt;width:0;height:26.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#5c6670" strokeweight=".25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHDmeD6gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOGyEQvEfKPyDu8Xi8Wns18ngPdjaX&#10;TWJpNx/QBmYGBWgE2GP/fRr82DwuUZQL4tFdXV1dLB+P1rCDClGja3k9mXKmnECpXd/yb69PHx44&#10;iwmcBINOtfykIn9cvX+3HH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjh47DBYSHUNfyQAjoVtT&#10;zabTeTVikD6gUDHS7eb8yFcFv+uUSF+7LqrETMuJWyprKOsur9VqCU0fwA9aXGjAP7CwoB0VvUFt&#10;IAHbB/0HlNUiYMQuTQTaCrtOC1V6oG7q6W/dvAzgVemFxIn+JlP8f7Diy2HttiFTF0f34p9RfI/M&#10;4XoA16tC4PXkaXB1lqoafWxuKfkQ/Taw3fgZJcXAPmFR4dgFmyGpP3YsYp9uYqtjYuJ8Kej27m7x&#10;MCtzqKC55vkQ0yeFluVNy2MKoPshrdE5miiGulSBw3NMmRU014Rc1OGTNqYM1jg2Uol6cc+ZALJX&#10;ZyDR1npJqK4vMBGNljklJ8fQ79YmsAOQYe7X8/niyu2XsFxvA3E4x5Wns5UC7p0stQcF8qOTLBX5&#10;HLmfZzJWSc6Mos+SdyUygTZ/E0l9GpdJqmLsS/PXKWTLx2aH8rQNWZR8ItMUeS4Gz678+Vyi3r7h&#10;6gcAAAD//wMAUEsDBBQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqGOqhiZkUyGkUiFxobSH3tx4m0TE6yh22vD3GHGA4+yMZt8Uq8l24kyDbx0j&#10;qFkCgrhypuUaYfexvluC8EGz0Z1jQvgiD6vy+qrQuXEXfqfzNtQilrDPNUITQp9L6auGrPYz1xNH&#10;7+QGq0OUQy3NoC+x3HbyPklSaXXL8UOje3puqPrcjhZhvk9fX8a5P4TTRqn9uPap2rwh3t5MT48g&#10;Ak3hLww/+BEdysh0dCMbLzqERZrFLQHhIV1kIGLi93JEWKpMgSwL+X9D+Q0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHDmeD6gEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00DD7C0A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="633E60A5" wp14:editId="6B0E8E61">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="633E60A5" wp14:editId="6B0E8E61">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3714115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4858385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="344170" cy="341630"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="1926841177" name="Picture 1926841177" descr="N:\Publications\APPLE Magazine\AHS branding\Logos\Top 100\ct2018_english.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 7" descr="N:\Publications\APPLE Magazine\AHS branding\Logos\Top 100\ct2018_english.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -20293,51 +19347,51 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00DD7C0A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2879036B" wp14:editId="4584F42A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2879036B" wp14:editId="4584F42A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3613150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>4863465</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="337820"/>
               <wp:effectExtent l="12700" t="5715" r="6350" b="8890"/>
               <wp:wrapNone/>
               <wp:docPr id="1999628581" name="Straight Arrow Connector 1999628581"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="337820"/>
                       </a:xfrm>
@@ -20363,77 +19417,77 @@
                         </a:ext>
                         <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shape w14:anchorId="46434ABF" id="Straight Arrow Connector 1999628581" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:284.5pt;margin-top:382.95pt;width:0;height:26.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHDmeD6gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOGyEQvEfKPyDu8Xi8Wns18ngPdjaX&#10;TWJpNx/QBmYGBWgE2GP/fRr82DwuUZQL4tFdXV1dLB+P1rCDClGja3k9mXKmnECpXd/yb69PHx44&#10;iwmcBINOtfykIn9cvX+3HH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjh47DBYSHUNfyQAjoVtT&#10;zabTeTVikD6gUDHS7eb8yFcFv+uUSF+7LqrETMuJWyprKOsur9VqCU0fwA9aXGjAP7CwoB0VvUFt&#10;IAHbB/0HlNUiYMQuTQTaCrtOC1V6oG7q6W/dvAzgVemFxIn+JlP8f7Diy2HttiFTF0f34p9RfI/M&#10;4XoA16tC4PXkaXB1lqoafWxuKfkQ/Taw3fgZJcXAPmFR4dgFmyGpP3YsYp9uYqtjYuJ8Kej27m7x&#10;MCtzqKC55vkQ0yeFluVNy2MKoPshrdE5miiGulSBw3NMmRU014Rc1OGTNqYM1jg2Uol6cc+ZALJX&#10;ZyDR1npJqK4vMBGNljklJ8fQ79YmsAOQYe7X8/niyu2XsFxvA3E4x5Wns5UC7p0stQcF8qOTLBX5&#10;HLmfZzJWSc6Mos+SdyUygTZ/E0l9GpdJqmLsS/PXKWTLx2aH8rQNWZR8ItMUeS4Gz678+Vyi3r7h&#10;6gcAAAD//wMAUEsDBBQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqGOqhiZkUyGkUiFxobSH3tx4m0TE6yh22vD3GHGA4+yMZt8Uq8l24kyDbx0j&#10;qFkCgrhypuUaYfexvluC8EGz0Z1jQvgiD6vy+qrQuXEXfqfzNtQilrDPNUITQp9L6auGrPYz1xNH&#10;7+QGq0OUQy3NoC+x3HbyPklSaXXL8UOje3puqPrcjhZhvk9fX8a5P4TTRqn9uPap2rwh3t5MT48g&#10;Ak3hLww/+BEdysh0dCMbLzqERZrFLQHhIV1kIGLi93JEWKpMgSwL+X9D+Q0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHDmeD6gEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" strokecolor="#5c6670" strokeweight=".25pt"/>
+            <v:shape id="Straight Arrow Connector 1999628581" style="position:absolute;margin-left:284.5pt;margin-top:382.95pt;width:0;height:26.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#5c6670" strokeweight=".25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHDmeD6gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOGyEQvEfKPyDu8Xi8Wns18ngPdjaX&#10;TWJpNx/QBmYGBWgE2GP/fRr82DwuUZQL4tFdXV1dLB+P1rCDClGja3k9mXKmnECpXd/yb69PHx44&#10;iwmcBINOtfykIn9cvX+3HH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjh47DBYSHUNfyQAjoVtT&#10;zabTeTVikD6gUDHS7eb8yFcFv+uUSF+7LqrETMuJWyprKOsur9VqCU0fwA9aXGjAP7CwoB0VvUFt&#10;IAHbB/0HlNUiYMQuTQTaCrtOC1V6oG7q6W/dvAzgVemFxIn+JlP8f7Diy2HttiFTF0f34p9RfI/M&#10;4XoA16tC4PXkaXB1lqoafWxuKfkQ/Taw3fgZJcXAPmFR4dgFmyGpP3YsYp9uYqtjYuJ8Kej27m7x&#10;MCtzqKC55vkQ0yeFluVNy2MKoPshrdE5miiGulSBw3NMmRU014Rc1OGTNqYM1jg2Uol6cc+ZALJX&#10;ZyDR1npJqK4vMBGNljklJ8fQ79YmsAOQYe7X8/niyu2XsFxvA3E4x5Wns5UC7p0stQcF8qOTLBX5&#10;HLmfZzJWSc6Mos+SdyUygTZ/E0l9GpdJqmLsS/PXKWTLx2aH8rQNWZR8ItMUeS4Gz678+Vyi3r7h&#10;6gcAAAD//wMAUEsDBBQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqGOqhiZkUyGkUiFxobSH3tx4m0TE6yh22vD3GHGA4+yMZt8Uq8l24kyDbx0j&#10;qFkCgrhypuUaYfexvluC8EGz0Z1jQvgiD6vy+qrQuXEXfqfzNtQilrDPNUITQp9L6auGrPYz1xNH&#10;7+QGq0OUQy3NoC+x3HbyPklSaXXL8UOje3puqPrcjhZhvk9fX8a5P4TTRqn9uPap2rwh3t5MT48g&#10;Ak3hLww/+BEdysh0dCMbLzqERZrFLQHhIV1kIGLi93JEWKpMgSwL+X9D+Q0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHDmeD6gEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" w14:anchorId="357DA068"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64706B55" w14:textId="77777777" w:rsidR="00D3517E" w:rsidRDefault="00F81255" w:rsidP="006C251A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79CF1D26" wp14:editId="199E24FB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79CF1D26" wp14:editId="199E24FB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1905</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>107950</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6480000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="10160" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="980402886" name="Straight Connector 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6480000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -20444,65 +19498,65 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:line w14:anchorId="43E63369" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-.15pt,8.5pt" to="510.1pt,8.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+ir2RtAEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v4yAQva/U/4C4b3CiVVVZcXpo1V6q&#10;3Wo/fgDBQ4wEDAI2dv79DiRxqm2lqqv1YWxg3ps3j/H6dnKW7SEmg77jy0XDGXiFvfG7jv/6+fD5&#10;hrOUpe+lRQ8dP0Dit5urT+sxtLDCAW0PkRGJT+0YOj7kHFohkhrAybTAAJ4ONUYnMy3jTvRRjsTu&#10;rFg1zbUYMfYhooKUaPf+eMg3lV9rUPmb1gkysx0nbbnGWOO2RLFZy3YXZRiMOsmQ/6DCSeOp6Ex1&#10;L7Nkv6N5ReWMiphQ54VCJ1Bro6D2QN0sm7+6+THIALUXMieF2ab0/2jV1/2df45kwxhSm8JzLF1M&#10;OrryJn1sqmYdZrNgykzR5vWXm4YeztT5TFyAIab8COhY+ei4Nb70IVu5f0qZilHqOaVsW19iQmv6&#10;B2NtXZQJgDsb2V7S3W13q3JXhHuRRauCFBfp9SsfLBxZv4Nmpiexy1q9TtWFUyoFPi9PvNZTdoFp&#10;UjADm/eBp/wChTpxHwHPiFoZfZ7BzniMb1XP01myPuafHTj2XSzYYn+ol1qtodGpzp3GvMzmy3WF&#10;X37GzR8AAAD//wMAUEsDBBQABgAIAAAAIQB1ZEki1wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TE89T8MwEN2R+A/WIbG1NgEVFOJUCNGNhVIkRjc+4qj2OcRukv57rmKA8d7XvVet5+DFiEPqImm4&#10;WSoQSE20HbUadu+bxQOIlA1Z4yOhhhMmWNeXF5UpbZzoDcdtbgWHUCqNBpdzX0qZGofBpGXskZj7&#10;ikMwmc+hlXYwE4cHLwulVjKYjviDMz0+O2wO22PgGqP7zPmuUC8r2py+P7x8PUxS6+ur+ekRRMY5&#10;/4nhXJ89UHOnfTySTcJrWNyykOF7XnSmVaEKEPtfRNaV/D+g/gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA+ir2RtAEAANQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB1ZEki1wAAAAgBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokecolor="#c7eafb [3214]" strokeweight=".5pt">
+            <v:line id="Straight Connector 4" style="position:absolute;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" o:spid="_x0000_s1026" strokecolor="#c7eafb [3214]" strokeweight=".5pt" from="-.15pt,8.5pt" to="510.1pt,8.5pt" w14:anchorId="1CFF61AA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+ir2RtAEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v4yAQva/U/4C4b3CiVVVZcXpo1V6q&#10;3Wo/fgDBQ4wEDAI2dv79DiRxqm2lqqv1YWxg3ps3j/H6dnKW7SEmg77jy0XDGXiFvfG7jv/6+fD5&#10;hrOUpe+lRQ8dP0Dit5urT+sxtLDCAW0PkRGJT+0YOj7kHFohkhrAybTAAJ4ONUYnMy3jTvRRjsTu&#10;rFg1zbUYMfYhooKUaPf+eMg3lV9rUPmb1gkysx0nbbnGWOO2RLFZy3YXZRiMOsmQ/6DCSeOp6Ex1&#10;L7Nkv6N5ReWMiphQ54VCJ1Bro6D2QN0sm7+6+THIALUXMieF2ab0/2jV1/2df45kwxhSm8JzLF1M&#10;OrryJn1sqmYdZrNgykzR5vWXm4YeztT5TFyAIab8COhY+ei4Nb70IVu5f0qZilHqOaVsW19iQmv6&#10;B2NtXZQJgDsb2V7S3W13q3JXhHuRRauCFBfp9SsfLBxZv4Nmpiexy1q9TtWFUyoFPi9PvNZTdoFp&#10;UjADm/eBp/wChTpxHwHPiFoZfZ7BzniMb1XP01myPuafHTj2XSzYYn+ol1qtodGpzp3GvMzmy3WF&#10;X37GzR8AAAD//wMAUEsDBBQABgAIAAAAIQB1ZEki1wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TE89T8MwEN2R+A/WIbG1NgEVFOJUCNGNhVIkRjc+4qj2OcRukv57rmKA8d7XvVet5+DFiEPqImm4&#10;WSoQSE20HbUadu+bxQOIlA1Z4yOhhhMmWNeXF5UpbZzoDcdtbgWHUCqNBpdzX0qZGofBpGXskZj7&#10;ikMwmc+hlXYwE4cHLwulVjKYjviDMz0+O2wO22PgGqP7zPmuUC8r2py+P7x8PUxS6+ur+ekRRMY5&#10;/4nhXJ89UHOnfTySTcJrWNyykOF7XnSmVaEKEPtfRNaV/D+g/gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA+ir2RtAEAANQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB1ZEki1wAAAAgBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00401824">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FD737E" wp14:editId="30449F76">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FD737E" wp14:editId="30449F76">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3714115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4858385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="344170" cy="341630"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="641789491" name="Picture 641789491" descr="N:\Publications\APPLE Magazine\AHS branding\Logos\Top 100\ct2018_english.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 9" descr="N:\Publications\APPLE Magazine\AHS branding\Logos\Top 100\ct2018_english.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -20527,51 +19581,51 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00401824">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53A640EA" wp14:editId="2C15430D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53A640EA" wp14:editId="2C15430D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3613150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>4863465</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="337820"/>
               <wp:effectExtent l="12700" t="5715" r="6350" b="8890"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Straight Arrow Connector 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="337820"/>
                       </a:xfrm>
@@ -20597,67 +19651,67 @@
                         </a:ext>
                         <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="4886F72F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="2B5938C5">
+              <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="Straight Arrow Connector 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:284.5pt;margin-top:382.95pt;width:0;height:26.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHDmeD6gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOGyEQvEfKPyDu8Xi8Wns18ngPdjaX&#10;TWJpNx/QBmYGBWgE2GP/fRr82DwuUZQL4tFdXV1dLB+P1rCDClGja3k9mXKmnECpXd/yb69PHx44&#10;iwmcBINOtfykIn9cvX+3HH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjh47DBYSHUNfyQAjoVtT&#10;zabTeTVikD6gUDHS7eb8yFcFv+uUSF+7LqrETMuJWyprKOsur9VqCU0fwA9aXGjAP7CwoB0VvUFt&#10;IAHbB/0HlNUiYMQuTQTaCrtOC1V6oG7q6W/dvAzgVemFxIn+JlP8f7Diy2HttiFTF0f34p9RfI/M&#10;4XoA16tC4PXkaXB1lqoafWxuKfkQ/Taw3fgZJcXAPmFR4dgFmyGpP3YsYp9uYqtjYuJ8Kej27m7x&#10;MCtzqKC55vkQ0yeFluVNy2MKoPshrdE5miiGulSBw3NMmRU014Rc1OGTNqYM1jg2Uol6cc+ZALJX&#10;ZyDR1npJqK4vMBGNljklJ8fQ79YmsAOQYe7X8/niyu2XsFxvA3E4x5Wns5UC7p0stQcF8qOTLBX5&#10;HLmfZzJWSc6Mos+SdyUygTZ/E0l9GpdJqmLsS/PXKWTLx2aH8rQNWZR8ItMUeS4Gz678+Vyi3r7h&#10;6gcAAAD//wMAUEsDBBQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqGOqhiZkUyGkUiFxobSH3tx4m0TE6yh22vD3GHGA4+yMZt8Uq8l24kyDbx0j&#10;qFkCgrhypuUaYfexvluC8EGz0Z1jQvgiD6vy+qrQuXEXfqfzNtQilrDPNUITQp9L6auGrPYz1xNH&#10;7+QGq0OUQy3NoC+x3HbyPklSaXXL8UOje3puqPrcjhZhvk9fX8a5P4TTRqn9uPap2rwh3t5MT48g&#10;Ak3hLww/+BEdysh0dCMbLzqERZrFLQHhIV1kIGLi93JEWKpMgSwL+X9D+Q0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHDmeD6gEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" strokecolor="#5c6670" strokeweight=".25pt"/>
+            <v:shape id="Straight Arrow Connector 14" style="position:absolute;margin-left:284.5pt;margin-top:382.95pt;width:0;height:26.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#5c6670" strokeweight=".25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHDmeD6gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOGyEQvEfKPyDu8Xi8Wns18ngPdjaX&#10;TWJpNx/QBmYGBWgE2GP/fRr82DwuUZQL4tFdXV1dLB+P1rCDClGja3k9mXKmnECpXd/yb69PHx44&#10;iwmcBINOtfykIn9cvX+3HH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjh47DBYSHUNfyQAjoVtT&#10;zabTeTVikD6gUDHS7eb8yFcFv+uUSF+7LqrETMuJWyprKOsur9VqCU0fwA9aXGjAP7CwoB0VvUFt&#10;IAHbB/0HlNUiYMQuTQTaCrtOC1V6oG7q6W/dvAzgVemFxIn+JlP8f7Diy2HttiFTF0f34p9RfI/M&#10;4XoA16tC4PXkaXB1lqoafWxuKfkQ/Taw3fgZJcXAPmFR4dgFmyGpP3YsYp9uYqtjYuJ8Kej27m7x&#10;MCtzqKC55vkQ0yeFluVNy2MKoPshrdE5miiGulSBw3NMmRU014Rc1OGTNqYM1jg2Uol6cc+ZALJX&#10;ZyDR1npJqK4vMBGNljklJ8fQ79YmsAOQYe7X8/niyu2XsFxvA3E4x5Wns5UC7p0stQcF8qOTLBX5&#10;HLmfZzJWSc6Mos+SdyUygTZ/E0l9GpdJqmLsS/PXKWTLx2aH8rQNWZR8ItMUeS4Gz678+Vyi3r7h&#10;6gcAAAD//wMAUEsDBBQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqGOqhiZkUyGkUiFxobSH3tx4m0TE6yh22vD3GHGA4+yMZt8Uq8l24kyDbx0j&#10;qFkCgrhypuUaYfexvluC8EGz0Z1jQvgiD6vy+qrQuXEXfqfzNtQilrDPNUITQp9L6auGrPYz1xNH&#10;7+QGq0OUQy3NoC+x3HbyPklSaXXL8UOje3puqPrcjhZhvk9fX8a5P4TTRqn9uPap2rwh3t5MT48g&#10;Ak3hLww/+BEdysh0dCMbLzqERZrFLQHhIV1kIGLi93JEWKpMgSwL+X9D+Q0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHDmeD6gEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00401824">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46BA0EBB" wp14:editId="6AD400EF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46BA0EBB" wp14:editId="6AD400EF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3714115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4858385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="344170" cy="341630"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="804780427" name="Picture 804780427" descr="N:\Publications\APPLE Magazine\AHS branding\Logos\Top 100\ct2018_english.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 7" descr="N:\Publications\APPLE Magazine\AHS branding\Logos\Top 100\ct2018_english.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -20682,51 +19736,51 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00401824">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6234CB55" wp14:editId="1E69551F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6234CB55" wp14:editId="1E69551F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3613150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>4863465</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="337820"/>
               <wp:effectExtent l="12700" t="5715" r="6350" b="8890"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Straight Arrow Connector 12"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="337820"/>
                       </a:xfrm>
@@ -20752,333 +19806,240 @@
                         </a:ext>
                         <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shape w14:anchorId="6A27D1D2" id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:284.5pt;margin-top:382.95pt;width:0;height:26.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHDmeD6gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOGyEQvEfKPyDu8Xi8Wns18ngPdjaX&#10;TWJpNx/QBmYGBWgE2GP/fRr82DwuUZQL4tFdXV1dLB+P1rCDClGja3k9mXKmnECpXd/yb69PHx44&#10;iwmcBINOtfykIn9cvX+3HH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjh47DBYSHUNfyQAjoVtT&#10;zabTeTVikD6gUDHS7eb8yFcFv+uUSF+7LqrETMuJWyprKOsur9VqCU0fwA9aXGjAP7CwoB0VvUFt&#10;IAHbB/0HlNUiYMQuTQTaCrtOC1V6oG7q6W/dvAzgVemFxIn+JlP8f7Diy2HttiFTF0f34p9RfI/M&#10;4XoA16tC4PXkaXB1lqoafWxuKfkQ/Taw3fgZJcXAPmFR4dgFmyGpP3YsYp9uYqtjYuJ8Kej27m7x&#10;MCtzqKC55vkQ0yeFluVNy2MKoPshrdE5miiGulSBw3NMmRU014Rc1OGTNqYM1jg2Uol6cc+ZALJX&#10;ZyDR1npJqK4vMBGNljklJ8fQ79YmsAOQYe7X8/niyu2XsFxvA3E4x5Wns5UC7p0stQcF8qOTLBX5&#10;HLmfZzJWSc6Mos+SdyUygTZ/E0l9GpdJqmLsS/PXKWTLx2aH8rQNWZR8ItMUeS4Gz678+Vyi3r7h&#10;6gcAAAD//wMAUEsDBBQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqGOqhiZkUyGkUiFxobSH3tx4m0TE6yh22vD3GHGA4+yMZt8Uq8l24kyDbx0j&#10;qFkCgrhypuUaYfexvluC8EGz0Z1jQvgiD6vy+qrQuXEXfqfzNtQilrDPNUITQp9L6auGrPYz1xNH&#10;7+QGq0OUQy3NoC+x3HbyPklSaXXL8UOje3puqPrcjhZhvk9fX8a5P4TTRqn9uPap2rwh3t5MT48g&#10;Ak3hLww/+BEdysh0dCMbLzqERZrFLQHhIV1kIGLi93JEWKpMgSwL+X9D+Q0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHDmeD6gEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" strokecolor="#5c6670" strokeweight=".25pt"/>
+            <v:shape id="Straight Arrow Connector 12" style="position:absolute;margin-left:284.5pt;margin-top:382.95pt;width:0;height:26.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#5c6670" strokeweight=".25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHDmeD6gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOGyEQvEfKPyDu8Xi8Wns18ngPdjaX&#10;TWJpNx/QBmYGBWgE2GP/fRr82DwuUZQL4tFdXV1dLB+P1rCDClGja3k9mXKmnECpXd/yb69PHx44&#10;iwmcBINOtfykIn9cvX+3HH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjh47DBYSHUNfyQAjoVtT&#10;zabTeTVikD6gUDHS7eb8yFcFv+uUSF+7LqrETMuJWyprKOsur9VqCU0fwA9aXGjAP7CwoB0VvUFt&#10;IAHbB/0HlNUiYMQuTQTaCrtOC1V6oG7q6W/dvAzgVemFxIn+JlP8f7Diy2HttiFTF0f34p9RfI/M&#10;4XoA16tC4PXkaXB1lqoafWxuKfkQ/Taw3fgZJcXAPmFR4dgFmyGpP3YsYp9uYqtjYuJ8Kej27m7x&#10;MCtzqKC55vkQ0yeFluVNy2MKoPshrdE5miiGulSBw3NMmRU014Rc1OGTNqYM1jg2Uol6cc+ZALJX&#10;ZyDR1npJqK4vMBGNljklJ8fQ79YmsAOQYe7X8/niyu2XsFxvA3E4x5Wns5UC7p0stQcF8qOTLBX5&#10;HLmfZzJWSc6Mos+SdyUygTZ/E0l9GpdJqmLsS/PXKWTLx2aH8rQNWZR8ItMUeS4Gz678+Vyi3r7h&#10;6gcAAAD//wMAUEsDBBQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqGOqhiZkUyGkUiFxobSH3tx4m0TE6yh22vD3GHGA4+yMZt8Uq8l24kyDbx0j&#10;qFkCgrhypuUaYfexvluC8EGz0Z1jQvgiD6vy+qrQuXEXfqfzNtQilrDPNUITQp9L6auGrPYz1xNH&#10;7+QGq0OUQy3NoC+x3HbyPklSaXXL8UOje3puqPrcjhZhvk9fX8a5P4TTRqn9uPap2rwh3t5MT48g&#10;Ak3hLww/+BEdysh0dCMbLzqERZrFLQHhIV1kIGLi93JEWKpMgSwL+X9D+Q0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHDmeD6gEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAulvMR4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" w14:anchorId="0D91D25F"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BD74D8F" w14:textId="77777777" w:rsidR="00093E38" w:rsidRDefault="00093E38" w:rsidP="00BB0149">
+    <w:p w14:paraId="6EB2BE9C" w14:textId="77777777" w:rsidR="00202A2E" w:rsidRDefault="00202A2E" w:rsidP="00BB0149">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CC31CF2" w14:textId="77777777" w:rsidR="00093E38" w:rsidRDefault="00093E38" w:rsidP="00BB0149">
+    <w:p w14:paraId="00E649AE" w14:textId="77777777" w:rsidR="00202A2E" w:rsidRDefault="00202A2E" w:rsidP="00BB0149">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...232 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7195"/>
+      <w:gridCol w:w="7195"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00823253" w14:paraId="45A1FDAA" w14:textId="77777777" w:rsidTr="00823253">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7195" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="76D2B265" w14:textId="71A0CA2B" w:rsidR="00823253" w:rsidRDefault="009671B2" w:rsidP="006C251A">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4078CEBB" wp14:editId="759FA031">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>4445</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2020922" cy="529396"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:wrapNone/>
+                <wp:docPr id="255858452" name="Graphic 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="444902572" name="Graphic 4"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="10115" t="24917" r="9894" b="26144"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2020922" cy="529396"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7195" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7935B330" w14:textId="77777777" w:rsidR="00823253" w:rsidRPr="00823253" w:rsidRDefault="00823253" w:rsidP="00823253">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans"/>
+              <w:color w:val="00717C" w:themeColor="text2"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00823253">
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans" w:hAnsi="Public Sans"/>
+              <w:color w:val="00717C" w:themeColor="text2"/>
+            </w:rPr>
+            <w:t>Alberta Breast Cancer Screening Program</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0C12BB24" w14:textId="1C28205E" w:rsidR="00823253" w:rsidRPr="00823253" w:rsidRDefault="00823253" w:rsidP="00823253">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+              <w:sz w:val="56"/>
+              <w:szCs w:val="56"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00823253">
+            <w:rPr>
+              <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+              <w:color w:val="002C4E" w:themeColor="text1"/>
+              <w:sz w:val="56"/>
+              <w:szCs w:val="56"/>
+            </w:rPr>
+            <w:t>Facility List</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="09F75401" w14:textId="2583D8AE" w:rsidR="006C251A" w:rsidRPr="00D37B12" w:rsidRDefault="006C251A" w:rsidP="006C251A"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="254C0C4B" w14:textId="77777777" w:rsidR="001C727E" w:rsidRPr="00D37B12" w:rsidRDefault="003C6B8C" w:rsidP="00F30C62">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1897D65D" wp14:editId="14075EDE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1897D65D" wp14:editId="14075EDE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>403440</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2530800" cy="1083600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="723531862" name="Graphic 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="434995830" name="Graphic 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
@@ -21094,51 +20055,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2530800" cy="1083600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DAC4118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="105AAA92"/>
     <w:lvl w:ilvl="0" w:tplc="1C1E1392">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -21217,298 +20178,397 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="675621555">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="79"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00980847"/>
-    <w:rsid w:val="00007C51"/>
+    <w:rsid w:val="00007213"/>
     <w:rsid w:val="000255B8"/>
     <w:rsid w:val="00027B09"/>
     <w:rsid w:val="00027E1B"/>
     <w:rsid w:val="0003632D"/>
+    <w:rsid w:val="00041E58"/>
     <w:rsid w:val="00045948"/>
     <w:rsid w:val="000533B1"/>
+    <w:rsid w:val="00061840"/>
     <w:rsid w:val="000630D0"/>
-    <w:rsid w:val="00093E38"/>
+    <w:rsid w:val="000857DA"/>
     <w:rsid w:val="00094F11"/>
     <w:rsid w:val="00096011"/>
     <w:rsid w:val="000B439A"/>
     <w:rsid w:val="000B58E8"/>
     <w:rsid w:val="000C2AF9"/>
     <w:rsid w:val="000C7103"/>
+    <w:rsid w:val="000D5F2D"/>
     <w:rsid w:val="000E07BE"/>
-    <w:rsid w:val="00100031"/>
+    <w:rsid w:val="000F691F"/>
+    <w:rsid w:val="00117BAA"/>
     <w:rsid w:val="001202FF"/>
     <w:rsid w:val="0012563B"/>
+    <w:rsid w:val="0012662E"/>
     <w:rsid w:val="0013206C"/>
+    <w:rsid w:val="00133242"/>
+    <w:rsid w:val="00137321"/>
+    <w:rsid w:val="0015448C"/>
     <w:rsid w:val="00166872"/>
     <w:rsid w:val="00173FCC"/>
+    <w:rsid w:val="0017752F"/>
+    <w:rsid w:val="00183F28"/>
+    <w:rsid w:val="00193FCD"/>
     <w:rsid w:val="001A0745"/>
+    <w:rsid w:val="001A41C3"/>
     <w:rsid w:val="001C0CFE"/>
-    <w:rsid w:val="001C68FB"/>
+    <w:rsid w:val="001C0D73"/>
     <w:rsid w:val="001C727E"/>
     <w:rsid w:val="001D6DC4"/>
+    <w:rsid w:val="00202A2E"/>
+    <w:rsid w:val="00206438"/>
     <w:rsid w:val="00207517"/>
+    <w:rsid w:val="002158D9"/>
+    <w:rsid w:val="002245F9"/>
+    <w:rsid w:val="00226DD6"/>
+    <w:rsid w:val="00227257"/>
+    <w:rsid w:val="00250B62"/>
     <w:rsid w:val="00252E98"/>
     <w:rsid w:val="00255F4C"/>
     <w:rsid w:val="00256430"/>
+    <w:rsid w:val="00262611"/>
     <w:rsid w:val="00273308"/>
-    <w:rsid w:val="002B4418"/>
+    <w:rsid w:val="00284CA1"/>
+    <w:rsid w:val="002C0247"/>
+    <w:rsid w:val="002C1998"/>
+    <w:rsid w:val="002C5B98"/>
     <w:rsid w:val="002D0EB7"/>
+    <w:rsid w:val="002D1AE9"/>
     <w:rsid w:val="002F4AFC"/>
     <w:rsid w:val="00302FE9"/>
     <w:rsid w:val="00310D50"/>
+    <w:rsid w:val="00315216"/>
+    <w:rsid w:val="00321263"/>
     <w:rsid w:val="0032272A"/>
-    <w:rsid w:val="00331438"/>
+    <w:rsid w:val="003245C2"/>
+    <w:rsid w:val="003323C1"/>
+    <w:rsid w:val="0033607A"/>
+    <w:rsid w:val="00342699"/>
     <w:rsid w:val="00342D2B"/>
+    <w:rsid w:val="0034601C"/>
     <w:rsid w:val="003460D6"/>
     <w:rsid w:val="003521C4"/>
-    <w:rsid w:val="00352E2D"/>
     <w:rsid w:val="003837AB"/>
     <w:rsid w:val="003C6B8C"/>
+    <w:rsid w:val="003D08E5"/>
     <w:rsid w:val="00401824"/>
     <w:rsid w:val="00405D42"/>
     <w:rsid w:val="00432069"/>
-    <w:rsid w:val="004341E0"/>
+    <w:rsid w:val="00435278"/>
+    <w:rsid w:val="004448D5"/>
     <w:rsid w:val="00464AAE"/>
+    <w:rsid w:val="00466270"/>
     <w:rsid w:val="004716BF"/>
     <w:rsid w:val="00480293"/>
     <w:rsid w:val="00481A1B"/>
     <w:rsid w:val="004828A6"/>
-    <w:rsid w:val="004A2544"/>
+    <w:rsid w:val="004836F1"/>
+    <w:rsid w:val="004B20C4"/>
     <w:rsid w:val="004B6471"/>
     <w:rsid w:val="004E7043"/>
     <w:rsid w:val="004F2B6E"/>
     <w:rsid w:val="00504D7B"/>
+    <w:rsid w:val="005131AF"/>
+    <w:rsid w:val="0051404E"/>
+    <w:rsid w:val="00526ECF"/>
     <w:rsid w:val="00531285"/>
     <w:rsid w:val="00541D15"/>
+    <w:rsid w:val="00542CA3"/>
+    <w:rsid w:val="00542ED3"/>
+    <w:rsid w:val="00551D4D"/>
+    <w:rsid w:val="00555CB6"/>
     <w:rsid w:val="00562690"/>
     <w:rsid w:val="00567981"/>
+    <w:rsid w:val="00567B13"/>
+    <w:rsid w:val="00573438"/>
+    <w:rsid w:val="00574C78"/>
     <w:rsid w:val="005913D0"/>
     <w:rsid w:val="00593493"/>
     <w:rsid w:val="00593C36"/>
-    <w:rsid w:val="005A31AD"/>
-    <w:rsid w:val="005C003C"/>
+    <w:rsid w:val="00594328"/>
+    <w:rsid w:val="005A2670"/>
+    <w:rsid w:val="005A7F58"/>
     <w:rsid w:val="005D2637"/>
+    <w:rsid w:val="005D3C43"/>
+    <w:rsid w:val="005D4134"/>
     <w:rsid w:val="005F2CE0"/>
     <w:rsid w:val="00601F2C"/>
-    <w:rsid w:val="00605643"/>
+    <w:rsid w:val="00602997"/>
     <w:rsid w:val="00620A90"/>
     <w:rsid w:val="00637501"/>
     <w:rsid w:val="00651298"/>
     <w:rsid w:val="00655C7D"/>
     <w:rsid w:val="0067627B"/>
+    <w:rsid w:val="00677659"/>
     <w:rsid w:val="0068010D"/>
     <w:rsid w:val="00680EAE"/>
+    <w:rsid w:val="00684098"/>
     <w:rsid w:val="00686A68"/>
+    <w:rsid w:val="006A14E3"/>
     <w:rsid w:val="006A33D6"/>
     <w:rsid w:val="006A35E4"/>
     <w:rsid w:val="006B2D71"/>
-    <w:rsid w:val="006C076F"/>
     <w:rsid w:val="006C251A"/>
     <w:rsid w:val="006C631D"/>
     <w:rsid w:val="006D2CA1"/>
+    <w:rsid w:val="006E6638"/>
     <w:rsid w:val="007064F9"/>
     <w:rsid w:val="0071305F"/>
-    <w:rsid w:val="00714B48"/>
     <w:rsid w:val="00717A21"/>
     <w:rsid w:val="00717D70"/>
+    <w:rsid w:val="00720901"/>
+    <w:rsid w:val="00733ECC"/>
     <w:rsid w:val="00734128"/>
+    <w:rsid w:val="00750587"/>
     <w:rsid w:val="00753455"/>
     <w:rsid w:val="00754C34"/>
     <w:rsid w:val="007555A7"/>
     <w:rsid w:val="00756D7E"/>
+    <w:rsid w:val="007700D4"/>
+    <w:rsid w:val="0078485F"/>
     <w:rsid w:val="00787AF4"/>
     <w:rsid w:val="007A4041"/>
+    <w:rsid w:val="007D0358"/>
+    <w:rsid w:val="007D54EF"/>
+    <w:rsid w:val="007D7E78"/>
     <w:rsid w:val="007E09D1"/>
-    <w:rsid w:val="007F4A08"/>
-    <w:rsid w:val="007F7FBC"/>
+    <w:rsid w:val="007E13DD"/>
+    <w:rsid w:val="007F5EA1"/>
     <w:rsid w:val="00801EA0"/>
+    <w:rsid w:val="00806F5A"/>
     <w:rsid w:val="0080712F"/>
+    <w:rsid w:val="008105C5"/>
     <w:rsid w:val="00817BF0"/>
-    <w:rsid w:val="00831338"/>
-    <w:rsid w:val="00847F89"/>
+    <w:rsid w:val="00823253"/>
     <w:rsid w:val="008655BD"/>
+    <w:rsid w:val="00867008"/>
     <w:rsid w:val="0088558F"/>
-    <w:rsid w:val="00887D16"/>
     <w:rsid w:val="008A18D4"/>
     <w:rsid w:val="008B0C14"/>
     <w:rsid w:val="008B0D46"/>
-    <w:rsid w:val="008C7B82"/>
+    <w:rsid w:val="008B57C6"/>
+    <w:rsid w:val="009103E7"/>
+    <w:rsid w:val="00912729"/>
     <w:rsid w:val="00945C56"/>
+    <w:rsid w:val="00957D74"/>
     <w:rsid w:val="0096330B"/>
+    <w:rsid w:val="009671B2"/>
     <w:rsid w:val="00974388"/>
     <w:rsid w:val="00980847"/>
     <w:rsid w:val="00982A26"/>
+    <w:rsid w:val="009929C7"/>
+    <w:rsid w:val="0099780C"/>
+    <w:rsid w:val="009A23EB"/>
+    <w:rsid w:val="009C6196"/>
     <w:rsid w:val="009D3A93"/>
     <w:rsid w:val="009D69CD"/>
-    <w:rsid w:val="009E1B07"/>
     <w:rsid w:val="009E54DC"/>
     <w:rsid w:val="009E6C68"/>
     <w:rsid w:val="009F3AEF"/>
     <w:rsid w:val="00A01604"/>
     <w:rsid w:val="00A04112"/>
+    <w:rsid w:val="00A356DB"/>
     <w:rsid w:val="00A51CD9"/>
     <w:rsid w:val="00A5747D"/>
     <w:rsid w:val="00A6328B"/>
-    <w:rsid w:val="00A66DEB"/>
+    <w:rsid w:val="00A6678F"/>
     <w:rsid w:val="00A707BB"/>
     <w:rsid w:val="00A75CDE"/>
+    <w:rsid w:val="00A772B6"/>
+    <w:rsid w:val="00A82244"/>
+    <w:rsid w:val="00A8489A"/>
     <w:rsid w:val="00A86227"/>
-    <w:rsid w:val="00AA2DFD"/>
+    <w:rsid w:val="00AA6AAD"/>
+    <w:rsid w:val="00AC16C9"/>
+    <w:rsid w:val="00AD5F9D"/>
+    <w:rsid w:val="00AF3457"/>
     <w:rsid w:val="00AF366F"/>
     <w:rsid w:val="00AF6D95"/>
     <w:rsid w:val="00B001F5"/>
     <w:rsid w:val="00B1098B"/>
     <w:rsid w:val="00B11438"/>
+    <w:rsid w:val="00B20294"/>
     <w:rsid w:val="00B4685E"/>
+    <w:rsid w:val="00B57FD6"/>
     <w:rsid w:val="00B950A8"/>
+    <w:rsid w:val="00B95FD0"/>
     <w:rsid w:val="00BB0149"/>
     <w:rsid w:val="00BC0FF6"/>
-    <w:rsid w:val="00BD0F81"/>
+    <w:rsid w:val="00BC26B4"/>
     <w:rsid w:val="00BF0F6A"/>
+    <w:rsid w:val="00C07F53"/>
+    <w:rsid w:val="00C133EC"/>
     <w:rsid w:val="00C30854"/>
-    <w:rsid w:val="00C64115"/>
+    <w:rsid w:val="00C3468A"/>
     <w:rsid w:val="00C71514"/>
     <w:rsid w:val="00C854A2"/>
-    <w:rsid w:val="00C9171B"/>
-    <w:rsid w:val="00CE2407"/>
+    <w:rsid w:val="00CB65CB"/>
+    <w:rsid w:val="00CC00F2"/>
     <w:rsid w:val="00CF39BF"/>
+    <w:rsid w:val="00D000A7"/>
+    <w:rsid w:val="00D02755"/>
     <w:rsid w:val="00D10BEC"/>
     <w:rsid w:val="00D127F5"/>
     <w:rsid w:val="00D164FC"/>
+    <w:rsid w:val="00D25DA2"/>
     <w:rsid w:val="00D305B2"/>
     <w:rsid w:val="00D3517E"/>
-    <w:rsid w:val="00D36CA6"/>
     <w:rsid w:val="00D37B12"/>
+    <w:rsid w:val="00D5190A"/>
     <w:rsid w:val="00D64494"/>
+    <w:rsid w:val="00D83E21"/>
     <w:rsid w:val="00D83F19"/>
     <w:rsid w:val="00DA09F8"/>
     <w:rsid w:val="00DA1480"/>
+    <w:rsid w:val="00DB55A7"/>
+    <w:rsid w:val="00DC5C6B"/>
     <w:rsid w:val="00DC7126"/>
-    <w:rsid w:val="00DD62BA"/>
     <w:rsid w:val="00DD7C0A"/>
     <w:rsid w:val="00DF0783"/>
     <w:rsid w:val="00DF0A18"/>
+    <w:rsid w:val="00E15FF3"/>
     <w:rsid w:val="00E17419"/>
     <w:rsid w:val="00E225F9"/>
     <w:rsid w:val="00E31421"/>
+    <w:rsid w:val="00E41BD1"/>
+    <w:rsid w:val="00E751E4"/>
     <w:rsid w:val="00E8051E"/>
-    <w:rsid w:val="00E97BD2"/>
+    <w:rsid w:val="00E8140B"/>
     <w:rsid w:val="00EA0764"/>
     <w:rsid w:val="00EA5C97"/>
     <w:rsid w:val="00EA641A"/>
-    <w:rsid w:val="00EA71A4"/>
+    <w:rsid w:val="00EC01C6"/>
     <w:rsid w:val="00EC4389"/>
+    <w:rsid w:val="00EC520F"/>
+    <w:rsid w:val="00ED44B6"/>
     <w:rsid w:val="00ED7C05"/>
-    <w:rsid w:val="00EF1ABF"/>
     <w:rsid w:val="00F30C62"/>
     <w:rsid w:val="00F406F7"/>
     <w:rsid w:val="00F455A2"/>
     <w:rsid w:val="00F53C26"/>
     <w:rsid w:val="00F559C2"/>
     <w:rsid w:val="00F81255"/>
+    <w:rsid w:val="00F81AA7"/>
+    <w:rsid w:val="00F83166"/>
+    <w:rsid w:val="00F87908"/>
     <w:rsid w:val="00F9118A"/>
     <w:rsid w:val="00F91243"/>
     <w:rsid w:val="00F94C04"/>
     <w:rsid w:val="00F97863"/>
-    <w:rsid w:val="00FA09DC"/>
     <w:rsid w:val="00FB6B52"/>
+    <w:rsid w:val="00FC4C55"/>
+    <w:rsid w:val="00FD04CC"/>
     <w:rsid w:val="00FF4A72"/>
+    <w:rsid w:val="0659B18E"/>
+    <w:rsid w:val="14E35D33"/>
+    <w:rsid w:val="1700C23B"/>
+    <w:rsid w:val="1F9CB5E3"/>
+    <w:rsid w:val="30B064F8"/>
+    <w:rsid w:val="3A28E329"/>
+    <w:rsid w:val="4250B5C2"/>
+    <w:rsid w:val="42C2EEE2"/>
+    <w:rsid w:val="5CAE2E17"/>
+    <w:rsid w:val="70696B48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14E66338"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3D8F0A94-9E88-49C3-87D9-9EC64B970AFA}"/>
+  <w15:docId w15:val="{657D2CD8-108A-47BB-8349-2103CE9FDFA2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22151,66 +21211,64 @@
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00734128"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00734128"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00734128"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00734128"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
@@ -22486,78 +21544,172 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D08E5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00677659"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AreaHeading">
+    <w:name w:val="Area Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB65CB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Public Sans" w:eastAsia="Times New Roman" w:hAnsi="Public Sans" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devonxray.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcentre.ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guardianradiology.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://screeningforlife.ca/breast/screen-test-mobile-clinics" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosscreekxray.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cgami.ca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shiftimaging.ca/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypureform.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspenimaging.ca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glenwoodradiology.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.screeningforlife.ca/screentest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.camiscare.ca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bgsaradiology.ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raydius.ca/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guardianradiology.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypureform.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cgami.ca" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glenwoodradiology.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medicineplace.ca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saddletownradiology.ca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albertahealthservices.ca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albertahealthservices.ca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bgsaradiology.ca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thexrayclinic.ca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albertahealthservices.ca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.camiscare.ca" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypureform.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glenwoodradiology.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fds.health" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beamradiology.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peacediagnosticimaging.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.camiscare.ca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypureform.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glenwoodradiology.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiologyassociatesinc.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guardianradiology.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cgami.ca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guardianradiology.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glenwoodradiology.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raydius.ca/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiologyassociatesinc.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.camiscare.ca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://screeningforlife.ca/breast/screen-test-mobile-clinics" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cgami.ca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shiftimaging.ca/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saddletownradiology.ca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glenwoodradiology.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thexrayclinic.ca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devonxray.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albertahealthservices.ca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bgsaradiology.ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guardianradiology.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspenimaging.ca" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypureform.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cgami.ca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albertahealthservices.ca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peacediagnosticimaging.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.screeningforlife.ca/screentest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiologyassociatesinc.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cgami.ca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guardianradiology.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiologyassociatesinc.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosscreekxray.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypureform.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fds.health" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypureform.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albertahealthservices.ca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guardianradiology.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glenwoodradiology.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efwrad.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x-ray.ca/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guardianradiology.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcentre.ca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glenwoodradiology.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medicineplace.ca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radiology.ca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypureform.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiologyassociatesinc.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadadiagnostics.ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mic.ca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beamradiology.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.camiscare.ca" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\nicolemerrifield\OneDrive%20-%20Alberta%20Health%20Services\Primary%20Care%20Alberta%20-%20Brand%20Assets\25-01-20%20Primary%20Care%20Alberta%20Brand%20Package\Branded%20Assets\Letterhead%20Template\PC-Letterhead-Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Primary Care Alberta">
       <a:dk1>
         <a:srgbClr val="002C4E"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="00717C"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="C7EAFB"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="00B6ED"/>
       </a:accent1>
@@ -22798,138 +21950,189 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000233C6A735978D47BF05FC610E49E6E3" ma:contentTypeVersion="27" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5d7f51ca8cec6ebb941fc0f8ef28428f">
-[...2 lines deleted...]
-    <xsd:import namespace="af07a461-6be4-4bb0-ad99-920ac9d3eeab"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c421f26b-9cb5-4c20-b03a-283d44f1a238" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="12f3e9bc-abe6-4203-8e91-9fa587acb58a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001746E556E2CE754F82DE1E2C5C207144" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c5cf2e9e7dc89cc266340777b67bafc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="12f3e9bc-abe6-4203-8e91-9fa587acb58a" xmlns:ns3="c421f26b-9cb5-4c20-b03a-283d44f1a238" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2f54e2ad76af6ebab394fadcad18948" ns2:_="" ns3:_="">
+    <xsd:import namespace="12f3e9bc-abe6-4203-8e91-9fa587acb58a"/>
+    <xsd:import namespace="c421f26b-9cb5-4c20-b03a-283d44f1a238"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="571b7cde-51af-4fb1-a8a8-1f553d53dd8f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="12f3e9bc-abe6-4203-8e91-9fa587acb58a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="4" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6c7d52c8-4c65-45dd-a390-edaf4691c18c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="5" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c421f26b-9cb5-4c20-b03a-283d44f1a238" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d8f106d5-a9ad-4982-a6c5-d05ae72eb797}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c421f26b-9cb5-4c20-b03a-283d44f1a238">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="6" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -22974,148 +22177,210 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...9 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17C20ED7-E3E6-478F-AB47-EEBDA23D294F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9289EA35-35D4-4DB5-8532-66017633BA4C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c421f26b-9cb5-4c20-b03a-283d44f1a238"/>
+    <ds:schemaRef ds:uri="12f3e9bc-abe6-4203-8e91-9fa587acb58a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17E084BD-7850-4C53-804D-FA82315F5274}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34A914F0-0E4F-4747-A939-69472E403599}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="571b7cde-51af-4fb1-a8a8-1f553d53dd8f"/>
-    <ds:schemaRef ds:uri="af07a461-6be4-4bb0-ad99-920ac9d3eeab"/>
+    <ds:schemaRef ds:uri="12f3e9bc-abe6-4203-8e91-9fa587acb58a"/>
+    <ds:schemaRef ds:uri="c421f26b-9cb5-4c20-b03a-283d44f1a238"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56EADABF-AF2F-4292-8634-E33398C22655}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40B8E99C-2B75-4857-9E24-72D1AA65A28F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PC-Letterhead-Template.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2388</Words>
-  <Characters>13616</Characters>
+  <Words>2412</Words>
+  <Characters>13749</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>31</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>114</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Alberta Health Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15973</CharactersWithSpaces>
+  <CharactersWithSpaces>16129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Primary Care Alberta Letterhead Template</dc:title>
   <dc:subject/>
   <dc:creator>Primary Care Alberta</dc:creator>
   <cp:keywords>Letterhead, template, bridgeline</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000233C6A735978D47BF05FC610E49E6E3</vt:lpwstr>
+    <vt:lpwstr>0x0101001746E556E2CE754F82DE1E2C5C207144</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Zone">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
+    <vt:r8>20100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Mendeley Recent Style Id 0_1">
+    <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Mendeley Recent Style Name 0_1">
+    <vt:lpwstr>AMA Manual of Style 11th edition</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Mendeley Recent Style Id 1_1">
+    <vt:lpwstr>http://www.zotero.org/styles/american-political-science-association</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Mendeley Recent Style Name 1_1">
+    <vt:lpwstr>APSA Style Manual revised 2018 edition</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Mendeley Recent Style Id 2_1">
+    <vt:lpwstr>http://www.zotero.org/styles/american-sociological-association</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Mendeley Recent Style Name 2_1">
+    <vt:lpwstr>ASA Style Guide 6th/7th edition</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Mendeley Recent Style Id 3_1">
+    <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Mendeley Recent Style Name 3_1">
+    <vt:lpwstr>American Psychological Association 7th edition</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Mendeley Recent Style Id 4_1">
+    <vt:lpwstr>http://www.zotero.org/styles/chicago-author-date</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Mendeley Recent Style Name 4_1">
+    <vt:lpwstr>Chicago Manual of Style 18th edition (author-date)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Mendeley Recent Style Id 5_1">
+    <vt:lpwstr>http://www.zotero.org/styles/harvard-cite-them-right</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Mendeley Recent Style Name 5_1">
+    <vt:lpwstr>Cite Them Right 12th edition (author-date/Harvard)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Mendeley Recent Style Id 6_1">
+    <vt:lpwstr>http://www.zotero.org/styles/ieee</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Mendeley Recent Style Name 6_1">
+    <vt:lpwstr>IEEE Reference Guide version 11.29.2023</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Mendeley Recent Style Id 7_1">
+    <vt:lpwstr>http://www.zotero.org/styles/modern-language-association</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Mendeley Recent Style Name 7_1">
+    <vt:lpwstr>MLA Handbook 9th edition (in-text citations)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Mendeley Recent Style Id 8_1">
+    <vt:lpwstr>http://www.zotero.org/styles/modern-humanities-research-association</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Mendeley Recent Style Name 8_1">
+    <vt:lpwstr>Modern Humanities Research Association 3rd edition (note with bibliography)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Mendeley Recent Style Id 9_1">
+    <vt:lpwstr>http://www.zotero.org/styles/nature</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Mendeley Recent Style Name 9_1">
+    <vt:lpwstr>Nature</vt:lpwstr>
+  </property>
 </Properties>
 </file>